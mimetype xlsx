--- v0 (2026-06-16)
+++ v1 (2026-08-13)
@@ -1,183 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26327"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\AMMINISTRAZIONE 2021\MODULISTICA e REGOLAMENTI\2026 Modulistica\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F789AA7D-3FD4-4C24-AAC5-7B7EB12E0505}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F1C1A62E-AE29-4AF2-AB74-CE7A672AC56B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Rendicontazione" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E23" i="1" l="1"/>
+  <c r="E27" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t>Totale</t>
   </si>
   <si>
     <t>Altro… (aggiungere dettaglio)</t>
   </si>
   <si>
     <t>Accessi Canale</t>
   </si>
   <si>
     <t>Spese mediche</t>
   </si>
   <si>
     <t>Farmacia</t>
   </si>
   <si>
     <t>Materiale di consumo</t>
   </si>
   <si>
     <t>Biglietti Treno</t>
   </si>
   <si>
     <t>Biglietti aerei</t>
   </si>
   <si>
     <t>Alloggio</t>
   </si>
   <si>
     <t>Vitto</t>
   </si>
   <si>
     <t>Pedaggi Autostradali</t>
   </si>
   <si>
     <t>Carburante</t>
   </si>
   <si>
     <t xml:space="preserve">ES, Tipologia di spesa: </t>
   </si>
   <si>
     <t>Importo</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Tipologia di spesa</t>
   </si>
+  <si>
+    <t xml:space="preserve">Nominativo: </t>
+  </si>
+  <si>
+    <t>Missione:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Data Missione: </t>
+  </si>
+  <si>
+    <t>Disciplina</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Montserrat"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -318,82 +331,104 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Valuta" xfId="1" builtinId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
@@ -733,248 +768,273 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="I18" sqref="I18"/>
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="20.25" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="2.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21.7109375" style="1" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="14.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="24.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="24.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="24.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.5">
       <c r="A1"/>
     </row>
-    <row r="5" spans="1:9" s="1" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.4"/>
-[...2 lines deleted...]
-      <c r="C6" s="14" t="s">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.5">
+      <c r="B5" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="13"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.5">
+      <c r="B6" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="13"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.5">
+      <c r="B7" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="13"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.5">
+      <c r="B8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="17"/>
+    </row>
+    <row r="9" spans="1:9" ht="21" thickBot="1" x14ac:dyDescent="0.55000000000000004"/>
+    <row r="10" spans="1:9" ht="21" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B10" s="12"/>
+      <c r="C10" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="14" t="s">
+      <c r="D10" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="13" t="s">
+      <c r="E10" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="I6" s="12" t="s">
+      <c r="I10" s="9" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="B7" s="11">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.5">
+      <c r="B11" s="8">
         <v>1</v>
       </c>
-      <c r="C7" s="10"/>
-[...40 lines deleted...]
-      <c r="B11" s="8"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="6"/>
       <c r="I11" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.5">
+      <c r="B12" s="5">
+        <v>2</v>
+      </c>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="3"/>
+      <c r="I12" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.5">
+      <c r="B13" s="5">
+        <v>3</v>
+      </c>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="3"/>
+      <c r="I13" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.5">
+      <c r="B14" s="5">
+        <v>4</v>
+      </c>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="3"/>
+      <c r="I14" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.5">
+      <c r="B15" s="5"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="3"/>
+      <c r="I15" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="12" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="I12" s="1" t="s">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.5">
+      <c r="B16" s="5"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="3"/>
+      <c r="I16" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="13" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="I13" s="1" t="s">
+    <row r="17" spans="2:9" x14ac:dyDescent="0.5">
+      <c r="B17" s="5"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="3"/>
+      <c r="I17" s="1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="14" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="I14" s="1" t="s">
+    <row r="18" spans="2:9" x14ac:dyDescent="0.5">
+      <c r="B18" s="5"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="3"/>
+      <c r="I18" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="I15" s="1" t="s">
+    <row r="19" spans="2:9" x14ac:dyDescent="0.5">
+      <c r="B19" s="5"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="3"/>
+      <c r="I19" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="16" spans="1:9" s="1" customFormat="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="I16" s="1" t="s">
+    <row r="20" spans="2:9" x14ac:dyDescent="0.5">
+      <c r="B20" s="5"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="3"/>
+      <c r="I20" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="17" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="I17" s="1" t="s">
+    <row r="21" spans="2:9" x14ac:dyDescent="0.5">
+      <c r="B21" s="5"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="3"/>
+      <c r="I21" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="2:9" s="1" customFormat="1" x14ac:dyDescent="0.35">
-[...30 lines deleted...]
-      <c r="B23" s="5" t="s">
+    <row r="22" spans="2:9" x14ac:dyDescent="0.5">
+      <c r="B22" s="5"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="3"/>
+    </row>
+    <row r="23" spans="2:9" x14ac:dyDescent="0.5">
+      <c r="B23" s="5"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="3"/>
+    </row>
+    <row r="24" spans="2:9" x14ac:dyDescent="0.5">
+      <c r="B24" s="5"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="3"/>
+    </row>
+    <row r="25" spans="2:9" x14ac:dyDescent="0.5">
+      <c r="B25" s="5"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="3"/>
+    </row>
+    <row r="26" spans="2:9" x14ac:dyDescent="0.5">
+      <c r="B26" s="5"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="3"/>
+    </row>
+    <row r="27" spans="2:9" ht="21" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B27" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C23" s="4"/>
-[...2 lines deleted...]
-        <f>SUM(E7:E22)</f>
+      <c r="C27" s="15"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="2">
+        <f>SUM(E11:E26)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B27:D27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Rendicontazione</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>